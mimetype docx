--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -1,57 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="00B07D1A">
+    <w:p w14:paraId="30510D95" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="00B07D1A">
       <w:pPr>
         <w:pStyle w:val="IEEETitle"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Judul Artikel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
@@ -136,51 +138,51 @@
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t, rata tengah</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
+    <w:p w14:paraId="3082E1A6" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nama Penulis</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -283,51 +285,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
+    <w:p w14:paraId="281772F3" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
@@ -437,51 +439,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
+    <w:p w14:paraId="26A19F5B" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00766C1A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
@@ -601,51 +603,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
+    <w:p w14:paraId="216B400D" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
@@ -774,51 +776,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRDefault="001819DB" w:rsidP="001819DB">
+    <w:p w14:paraId="2A84EBF8" w14:textId="77777777" w:rsidR="001819DB" w:rsidRDefault="001819DB" w:rsidP="001819DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">*Penulis koresponden, </w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -885,77 +887,77 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
+    <w:p w14:paraId="485D5A3E" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:sectPr w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidSect="00FF56F3">
-          <w:footerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1588" w:bottom="1701" w:left="1588" w:header="567" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="083F4CC0" wp14:editId="7F702781">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5542280" cy="9525"/>
                 <wp:effectExtent l="10795" t="11430" r="9525" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Arrow Connector 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5542280" cy="9525"/>
                         </a:xfrm>
@@ -982,64 +984,51 @@
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4BDAFAE9" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:.1pt;margin-top:.1pt;width:436.4pt;height:.75pt;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8WklfKgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1bu3TQlLW206WqVtFwW&#10;qNSFu2s7jYXjsWxv0wrx74zdbNiFC0Lk4Iwznjdv3oxze3fuFDkJ6yToMslupgkRmgGX+lgmXx63&#10;k2VCnKeaUwValMlFuORu/fbNbW8KMYMWFBeWIIh2RW/KpPXeFGnqWCs66m7ACI3OBmxHPW7tMeWW&#10;9ojeqXQ2nS7SHiw3FphwDr/WV2eyjvhNI5j/3DROeKLKBLn5uNq4HsKarm9pcbTUtJINNOg/sOio&#10;1Jh0hKqpp+TJyj+gOsksOGj8DYMuhaaRTMQasJps+ls1+5YaEWtBcZwZZXL/D5Z9Ou0skbxMFgnR&#10;tMMW7b2l8th6cm8t9KQCrVFGsGQR1OqNKzCo0jsb6mVnvTcPwL45oqFqqT6KyPrxYhAqCxHpq5Cw&#10;cQZzHvqPwPEMffIQpTs3tiONkuZrCAzgKA85x15dxl6JsycMP87n+Wy2xJYy9K3ms3lMRYuAEmKN&#10;df6DgI4Eo0zcUNRYzTUDPT04Hzj+CgjBGrZSqTgbSpN+SBA8DpTkwRk39niolCUnGqYrPgOLV8cs&#10;PGkewVpB+WawPZXqamNypQMe1oZ0Bus6Pt9X09VmuVnmk3y22EzyaV1P7rdVPllss/fz+l1dVXX2&#10;I6iV5UUrORc6sHse5Sz/u1EZLtV1CMdhHmVIX6NHvZDs8zuSjm0Onb3OyAH4ZWef24/TGw8PNy1c&#10;j5d7tF/+D9Y/AQAA//8DAFBLAwQUAAYACAAAACEAiu7OYtgAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwUrEQAyG74LvMETw5k5dZVtqp4sIigcpuOo924lttZOpndm2+/ZGL3oJhP/jz5diu7he&#10;TTSGzrOBy1UCirj2tuPGwOvL/UUGKkRki71nMnCkANvy9KTA3PqZn2naxUZJCYccDbQxDrnWoW7J&#10;YVj5gViydz86jLKOjbYjzlLuer1Oko122LFcaHGgu5bqz93BGfji9Ph2rafso6ri5uHxqWGqZmPO&#10;z5bbG1CRlvgHw4++qEMpTnt/YBtUb2At3O+ULEuv5K+9QCnostD/3ctvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHxaSV8qAgAAVwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIruzmLYAAAAAwEAAA8AAAAAAAAAAAAAAAAAhAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
-[...12 lines deleted...]
-    <w:p w:rsidR="001819DB" w:rsidRPr="0019088A" w:rsidRDefault="001819DB" w:rsidP="0019088A">
+    <w:p w14:paraId="1C9AB236" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0019088A" w:rsidRDefault="001819DB" w:rsidP="0019088A">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="851" w:right="849" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019088A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Abstrak:</w:t>
@@ -1138,59 +1127,59 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekonomi, Manajemen, Akuntasi, Manajemen Bisnis, dan Ekonomi Syariah. </w:t>
       </w:r>
       <w:r w:rsidRPr="0019088A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abstrak ditulis pada halaman yang berbeda dari isi artikel</w:t>
       </w:r>
       <w:r w:rsidRPr="0019088A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
+    <w:p w14:paraId="75B38ABF" w14:textId="77777777" w:rsidR="001819DB" w:rsidRPr="0017134F" w:rsidRDefault="001819DB" w:rsidP="001819DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRDefault="001819DB" w:rsidP="00FF56F3">
+    <w:p w14:paraId="03DEA605" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRDefault="001819DB" w:rsidP="00FF56F3">
       <w:pPr>
         <w:pStyle w:val="IEEEAbtract"/>
         <w:ind w:left="851" w:right="140"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="IEEEAbstractHeadingChar"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rStyle w:val="IEEEAbstractHeadingChar"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Kata kunci</w:t>
       </w:r>
@@ -1434,75 +1423,75 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00673258">
         <w:rPr>
           <w:rStyle w:val="IEEEAbstractHeadingChar"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IEEEAbstractHeadingChar"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+    <w:p w14:paraId="0F93BF33" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
       <w:pPr>
         <w:pStyle w:val="IEEEAbtract"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="851" w:right="849"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017134F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CA88431" wp14:editId="37E3F6E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>199390</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>87185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5542280" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="20320" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Straight Arrow Connector 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5542280" cy="9525"/>
                         </a:xfrm>
@@ -1525,66 +1514,66 @@
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7D45BCBD" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:15.7pt;margin-top:6.85pt;width:436.4pt;height:.75pt;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfH6rgKgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi+p7YzJ0uNOkVhJ7t0&#10;a4B2uyuSHAuTRUFS4gTD/n2U4mZtdxmG+SBTpvj4Hkn55vbYK3IQ1knQVZJfZQkRmgGXelclX5/W&#10;k0VCnKeaUwVaVMlJuOR2+f7dzWBKMYUOFBeWIIh25WCqpPPelGnqWCd66q7ACI3OFmxPPW7tLuWW&#10;Dojeq3SaZfN0AMuNBSacw6/N2ZksI37bCuYf2tYJT1SVIDcfVxvXbVjT5Q0td5aaTrKRBv0HFj2V&#10;GpNeoBrqKdlb+QdUL5kFB62/YtCn0LaSiagB1eTZGzWPHTUiasHiOHMpk/t/sOzLYWOJ5FUyS4im&#10;Pbbo0Vsqd50nd9bCQGrQGssIlsxCtQbjSgyq9cYGveyoH809sO+OaKg7qncisn46GYTKQ0T6KiRs&#10;nMGc2+EzcDxD9x5i6Y6t7UmrpPkWAgM4loccY69Ol16JoycMP85mxXS6wJYy9F3PppFcSsuAEmKN&#10;df6TgJ4Eo0rcKOqi5pyBHu6dDxx/B4RgDWupVJwNpckwJggeB0ry4Iwbu9vWypIDDdMVnyj4zTEL&#10;e80jWCcoX422p1KdbUyudMBDbUhntM7j8+M6u14tVotiUkznq0mRNc3kbl0Xk/k6/zhrPjR13eQ/&#10;Q7Xyouwk50IHds+jnBd/NyrjpToP4WWYL2VIX6PHeiHZ53ckHdscOnuekS3w08Y+tx+nNx4eb1q4&#10;Hi/3aL/8Hyx/AQAA//8DAFBLAwQUAAYACAAAACEAfUqcEd4AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j9B2srcaNO09CWEKeqkEAcUCQK3N14SULjdYjdJP17lhMcd2Y0+ybbTbYV&#10;A/a+caRguYhAIJXONFQpeH97vNmC8EGT0a0jVHBBD7t8dpXp1LiRXnE4hEpwCflUK6hD6FIpfVmj&#10;1X7hOiT2Pl1vdeCzr6Tp9cjltpVxFK2l1Q3xh1p3+FBjeTqcrYJv2lw+Ejlsv4oirJ+eXyrCYlTq&#10;ej7t70EEnMJfGH7xGR1yZjq6MxkvWgWrZcJJ1lcbEOzfRUkM4sjCbQwyz+T/AfkPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAF8fquAqAgAAVwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH1KnBHeAAAACAEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+    <w:p w14:paraId="321AAF8A" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
       <w:pPr>
         <w:pStyle w:val="IEEEAbtract"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="851" w:right="849"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+    <w:p w14:paraId="44CD1AD2" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
         </w:rPr>
         <w:t>PENDAHULUAN</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
@@ -1607,51 +1596,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pt </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dan 1.15 spasi)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
+    <w:p w14:paraId="0B8AD464" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pendahuluan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1763,668 +1752,576 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>objek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>dan</w:t>
+        <w:t>ruang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ruang</w:t>
+        <w:t>lingkup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>lingkup</w:t>
+        <w:t>penelitian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>menyajikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>literatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>terbaru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>terkait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>topik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>diteliti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>menganalisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kekuatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kelemahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>publikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sebelumnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>menyampaikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>prinsip-prinsip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>penelitian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>menyajikan</w:t>
+        <w:t>atau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> state of the art, dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>literatur</w:t>
+        <w:t>menyampaikan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>terbaru</w:t>
+        <w:t>tujuan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yang </w:t>
+        <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>kebaruan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; state of the art dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tujuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
+        <w:rPr>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>terkait</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>dengan</w:t>
+        <w:t>secara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>topik</w:t>
+        <w:t>jelas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D21534" w:rsidRPr="00D21534">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yang </w:t>
-[...432 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
+    <w:p w14:paraId="6802BB98" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dokumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2811,72 +2708,54 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ditunjukkan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> situs web. </w:t>
+        <w:t xml:space="preserve"> pada situs web. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
+    <w:p w14:paraId="4BE3AA0F" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">Cara paling </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>mudah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
@@ -3085,102 +2964,86 @@
         </w:rPr>
         <w:t>ketikkan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>teks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Anda </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>Anda</w:t>
+        <w:t>ke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>ke</w:t>
+        <w:t>dalamnya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="004D1DAE" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
+    <w:p w14:paraId="77FFD43E" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="004D1DAE" w:rsidRDefault="00FF56F3" w:rsidP="00A91A65">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>Ukuran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3303,145 +3166,109 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>lebar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 210mm (8</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> 210mm (8,27") dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>,27</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>panjang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">") </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B7E4A">
+        <w:t xml:space="preserve"> 297mm (11,69"). Batas m</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3CB6">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>dan</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B7E4A">
+        <w:t xml:space="preserve">argin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D3CB6">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B7E4A">
+        <w:t>ditetapkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D3CB6">
         <w:rPr>
           <w:rStyle w:val="mediumtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>panjang</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-3-2-2 (left-top-right-bottom)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+    <w:p w14:paraId="2C7E43B6" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+    <w:p w14:paraId="02F87A42" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="008B7E4A" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
         </w:rPr>
         <w:t>METODE</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> PENELITIAN </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -3470,1992 +3297,1820 @@
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pt </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E4A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dan 1.15 spasi)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D3CB6" w:rsidRPr="008F0ED0" w:rsidRDefault="008D493B" w:rsidP="008F0ED0">
+    <w:p w14:paraId="1176E0FD" w14:textId="77777777" w:rsidR="007D3CB6" w:rsidRPr="008F0ED0" w:rsidRDefault="008D493B" w:rsidP="008F0ED0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D493B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bagian metodologi menyajikan rancangan penelitian yang terdiri dari metode penelitian yang digunakan, data (primer dan sekunder), teknik pengumpulan data, teknik analisis data, dan pengukuran variabel. Semua informasi dijelaskan dalam bentuk paragraf.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+    <w:p w14:paraId="11A76286" w14:textId="77777777" w:rsidR="008B0728" w:rsidRDefault="008B0728" w:rsidP="00FF56F3">
       <w:pPr>
         <w:pStyle w:val="IEEEHeading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00D95457" w:rsidRPr="00141843" w:rsidRDefault="00D95457" w:rsidP="00141843">
-[...1855 lines deleted...]
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="008A365D" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+    <w:p w14:paraId="18A2076E" w14:textId="30ED10B9" w:rsidR="00FF56F3" w:rsidRPr="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
       <w:pPr>
         <w:pStyle w:val="IEEEHeading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>HASIL DAN PEMBAHASAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B03D650" w14:textId="77777777" w:rsidR="00D95457" w:rsidRPr="00141843" w:rsidRDefault="00D95457" w:rsidP="00141843">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Hasil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D417C3F" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="00141843" w:rsidRDefault="00FA78D4" w:rsidP="00A91A65">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>agian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A3DE1" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A3DE1" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A3DE1" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E115EE" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E115EE" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E115EE" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E115EE" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E115EE" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E115EE" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>menyajikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>strumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pengujian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hipotesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>jawaban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pertanyaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>interpretasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0FBF" w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54487E23" w14:textId="77777777" w:rsidR="00D95457" w:rsidRPr="00141843" w:rsidRDefault="00D95457" w:rsidP="00141843">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1BEB4A" w14:textId="77777777" w:rsidR="00D95457" w:rsidRPr="00141843" w:rsidRDefault="00D95457" w:rsidP="00141843">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pembahasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="561E6945" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRDefault="00141843" w:rsidP="00A91A65">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pembahasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>menafsirkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dijelaskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mampu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>memberikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>argumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>terkait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>diperoleh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>digunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>menunjukkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kebaruan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>jika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Selain </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>itu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>membandingkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mengaitkannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sebelumnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>menunjukkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kemampuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>analisisnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>terkait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>diperoleh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141843">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B971C7" w14:textId="77777777" w:rsidR="00141843" w:rsidRDefault="00141843" w:rsidP="00141843">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504EC6D8" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="008A365D" w:rsidRDefault="00A91A65" w:rsidP="00FF56F3">
+      <w:pPr>
+        <w:pStyle w:val="IEEEHeading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A365D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
+          <w:i w:val="0"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>KE</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF56F3" w:rsidRPr="008A365D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>SIMPULAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792F275B" w14:textId="77777777" w:rsidR="00C20767" w:rsidRDefault="00A91A65" w:rsidP="00BA1436">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesimpulan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>menjawab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pertanyaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>keterbatasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>implikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>manajerial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>implikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>teoretis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Implikasi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>teoretis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>selain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>celah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>diisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dilengkapi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>berdasarkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>keterbatasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>hipotesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ditolak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kesimpulan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>berupa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>diungkapkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kalimat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>statistik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tanpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sitasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA1436">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2105B490" w14:textId="77777777" w:rsidR="00DF09FD" w:rsidRPr="008A365D" w:rsidRDefault="00DF09FD" w:rsidP="00BA1436">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72ECBE5E" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="008A365D" w:rsidRDefault="00FF56F3" w:rsidP="00FF56F3">
+      <w:pPr>
+        <w:pStyle w:val="IEEEHeading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A365D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAFTAR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>PUSTAKA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00CF2455">
+    <w:p w14:paraId="7F5015FA" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00CF2455">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47DB6">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Daftar pustaka memuat semua rujukan dalam teks yang b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5559,51 +5214,51 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang berasal </w:t>
       </w:r>
       <w:r w:rsidR="00DE359E" w:rsidRPr="00DE359E">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>dari artikel penelitian nasional dan internasional</w:t>
       </w:r>
       <w:r w:rsidR="00CF2455">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="009658B2" w:rsidRDefault="00FF56F3" w:rsidP="009658B2">
+    <w:p w14:paraId="3E682583" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="009658B2" w:rsidRDefault="00FF56F3" w:rsidP="009658B2">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>Semua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5710,239 +5365,180 @@
         </w:rPr>
         <w:t>didaftarkan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>dibagian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Daftar Pustaka. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>Daftar</w:t>
+        <w:t>Penulisan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>daftar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A365D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A365D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>pustaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A365D">
+        <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>Pustaka</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>bibliography</w:t>
+      </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t>Penulisan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">) dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>citation</w:t>
+      </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
-          <w:rStyle w:val="st"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+          <w:rStyle w:val="longtext"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dengan </w:t>
       </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
-          <w:rStyle w:val="st"/>
+          <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
-        </w:rPr>
-        <w:t>bibliography</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>style</w:t>
       </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
-          <w:rStyle w:val="st"/>
-[...52 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dengan </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> APA </w:t>
+        <w:t xml:space="preserve"> APA 6</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="sv-SE"/>
-[...7 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008A365D">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>edition</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -5955,112 +5551,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> disarankan</w:t>
       </w:r>
       <w:r w:rsidR="00E23FBD">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> menggunakan aplikasi Mendeley,</w:t>
       </w:r>
       <w:r w:rsidR="00E23FBD" w:rsidRPr="00E23FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF09FD">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Endnote, dan Zotero untuk penulisan naskah dan sitasi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009658B2" w:rsidRPr="009658B2" w:rsidRDefault="009658B2" w:rsidP="009658B2">
+    <w:p w14:paraId="3C73D8A6" w14:textId="77777777" w:rsidR="009658B2" w:rsidRPr="009658B2" w:rsidRDefault="009658B2" w:rsidP="009658B2">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Contoh :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRPr="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+    <w:p w14:paraId="434B2BC6" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRPr="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:ind w:left="720" w:right="227" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
         </w:rPr>
         <w:t>American Psychological Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00562465">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="00562465">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Publication manual of the American Psychological Association (6 ed.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00562465">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>. Washington, DC: Author.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+    <w:p w14:paraId="35DB321B" w14:textId="77777777" w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562465">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Good, M. C., &amp; Hyman, M. R. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Fear of missing out: Antecedents and influence on </w:t>
       </w:r>
       <w:r w:rsidRPr="009658B2">
@@ -6084,898 +5680,753 @@
       <w:r w:rsidRPr="00562465">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28</w:t>
       </w:r>
       <w:r w:rsidRPr="00562465">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330-341. </w:t>
       </w:r>
       <w:r w:rsidRPr="00562465">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>doi:10.1080/10696679.2020.1766359</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00683EFF" w:rsidRPr="00562465" w:rsidRDefault="00683EFF" w:rsidP="00683EFF">
+    <w:p w14:paraId="351E1438" w14:textId="77777777" w:rsidR="00683EFF" w:rsidRPr="00562465" w:rsidRDefault="00683EFF" w:rsidP="00683EFF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hair, J. F., Black, W. C., </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, B. J., &amp; Anderson, R. E. (2019). </w:t>
+        <w:t xml:space="preserve">Hair, J. F., Black, W. C., Babin, B. J., &amp; Anderson, R. E. (2019). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Multivariate Data Analysis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (8th </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> (8th ed.). </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Cengage Learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009658B2" w:rsidRDefault="009658B2" w:rsidP="009658B2">
+    <w:p w14:paraId="5DFA7D16" w14:textId="77777777" w:rsidR="009658B2" w:rsidRDefault="009658B2" w:rsidP="009658B2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:ind w:left="720" w:right="227" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve">Sahlberg, P. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Entrepreneurial Education in University. In L. Darling-Hammond &amp; A. Lieberman (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Teacher education in entrepreneurial university: changing policies and practices</w:t>
       </w:r>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
         </w:rPr>
         <w:t>. London: Routledge</w:t>
       </w:r>
       <w:r w:rsidRPr="009658B2">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED124E" w:rsidRDefault="00ED124E" w:rsidP="009658B2">
+    <w:p w14:paraId="6D9D9F8A" w14:textId="77777777" w:rsidR="00ED124E" w:rsidRDefault="00ED124E" w:rsidP="009658B2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:ind w:left="720" w:right="227" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00863EFD">
+    <w:p w14:paraId="52FE5636" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRDefault="00FF56F3" w:rsidP="00863EFD">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00664D84" w:rsidRDefault="00664D84" w:rsidP="00863EFD">
+    <w:p w14:paraId="023E30CF" w14:textId="77777777" w:rsidR="00664D84" w:rsidRDefault="00664D84" w:rsidP="00863EFD">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00664D84" w:rsidRDefault="00664D84" w:rsidP="00863EFD">
+    <w:p w14:paraId="26E32ADA" w14:textId="77777777" w:rsidR="00664D84" w:rsidRDefault="00664D84" w:rsidP="00863EFD">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
+    <w:p w14:paraId="73EFA2C5" w14:textId="77777777" w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
+    <w:p w14:paraId="4B444B8A" w14:textId="77777777" w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0032596D" w:rsidRPr="0032596D" w:rsidRDefault="0032596D" w:rsidP="0032596D">
+    <w:p w14:paraId="1612BD3C" w14:textId="77777777" w:rsidR="0032596D" w:rsidRPr="0032596D" w:rsidRDefault="0032596D" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032596D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contoh Tabel dan Gambar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
+    <w:p w14:paraId="67F260F0" w14:textId="77777777" w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0032596D" w:rsidRPr="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
+    <w:p w14:paraId="587DD597" w14:textId="77777777" w:rsidR="0032596D" w:rsidRPr="0032596D" w:rsidRDefault="0032596D" w:rsidP="00863EFD">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0032596D" w:rsidRPr="0032596D" w:rsidRDefault="0032596D" w:rsidP="0032596D">
+    <w:p w14:paraId="09A99104" w14:textId="6BF3C499" w:rsidR="0032596D" w:rsidRPr="008B0728" w:rsidRDefault="0032596D" w:rsidP="008B0728">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032596D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0058650B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Uji Hipotesis</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-6" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2183"/>
         <w:gridCol w:w="3658"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058650B" w:rsidTr="00F92DD4">
+      <w:tr w:rsidR="0058650B" w14:paraId="24E355D3" w14:textId="77777777" w:rsidTr="00F92DD4">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="492D0BC3" w14:textId="77777777" w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
               </w:rPr>
               <w:t>Hypothesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRPr="0058650B" w:rsidRDefault="0058650B" w:rsidP="0058650B">
+          <w:p w14:paraId="6029125A" w14:textId="77777777" w:rsidR="0058650B" w:rsidRPr="0058650B" w:rsidRDefault="0058650B" w:rsidP="0058650B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Estima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="22B1F0B9" w14:textId="77777777" w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
               </w:rPr>
               <w:t>p-value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRPr="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="1F6C9D82" w14:textId="77777777" w:rsidR="0058650B" w:rsidRPr="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Keputusan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058650B" w:rsidTr="00F92DD4">
+      <w:tr w:rsidR="0058650B" w14:paraId="4A397540" w14:textId="77777777" w:rsidTr="00F92DD4">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="40605213" w14:textId="77777777" w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058650B" w:rsidTr="00F92DD4">
+      <w:tr w:rsidR="0058650B" w14:paraId="0B61D643" w14:textId="77777777" w:rsidTr="00F92DD4">
         <w:trPr>
           <w:trHeight w:val="913"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="1953E3A1" w14:textId="77777777" w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="425066FD" w14:textId="77777777" w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="218BC709" w14:textId="77777777" w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
+          <w:p w14:paraId="0A5F76EB" w14:textId="77777777" w:rsidR="0058650B" w:rsidRDefault="0058650B" w:rsidP="00F92DD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="0032596D">
+    <w:p w14:paraId="4365875B" w14:textId="77777777" w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0032596D" w:rsidRDefault="0032596D" w:rsidP="0032596D">
+    <w:p w14:paraId="42053ADB" w14:textId="668153C7" w:rsidR="0032596D" w:rsidRDefault="00B406A7" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...82 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F8326F3" wp14:editId="257A12DE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>999490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>407035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4352925" cy="1685925"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Group 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4352925" cy="1685925"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4352925" cy="1685925"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="2" name="Text Box 2"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1409700" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="0058650B" w:rsidRPr="0058650B" w:rsidRDefault="0058650B" w:rsidP="00B406A7">
+                            <w:p w14:paraId="63E34EF7" w14:textId="77777777" w:rsidR="0058650B" w:rsidRPr="0058650B" w:rsidRDefault="0058650B" w:rsidP="00B406A7">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>Stres</w:t>
                               </w:r>
                               <w:r w:rsidR="00B406A7">
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> Kerja</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="3" name="Text Box 3"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="638175"/>
                             <a:ext cx="1409700" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00B406A7" w:rsidRPr="0058650B" w:rsidRDefault="00B406A7" w:rsidP="00B406A7">
+                            <w:p w14:paraId="586EBC69" w14:textId="77777777" w:rsidR="00B406A7" w:rsidRPr="0058650B" w:rsidRDefault="00B406A7" w:rsidP="00B406A7">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>Kepuasan Kerja</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="Text Box 4"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="1228725"/>
                             <a:ext cx="1409700" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00B406A7" w:rsidRPr="0058650B" w:rsidRDefault="00B406A7" w:rsidP="00B406A7">
+                            <w:p w14:paraId="26D7CD91" w14:textId="77777777" w:rsidR="00B406A7" w:rsidRPr="0058650B" w:rsidRDefault="00B406A7" w:rsidP="00B406A7">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>Manajemen Organisasi</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="8" name="Text Box 8"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2943225" y="657225"/>
                             <a:ext cx="1409700" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00B406A7" w:rsidRPr="0058650B" w:rsidRDefault="00B406A7" w:rsidP="00B406A7">
+                            <w:p w14:paraId="5863CCD2" w14:textId="77777777" w:rsidR="00B406A7" w:rsidRPr="0058650B" w:rsidRDefault="00B406A7" w:rsidP="00B406A7">
                               <w:pPr>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>Kinerja Karyawan</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="10" name="Straight Arrow Connector 10"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
@@ -7171,1101 +6622,1049 @@
                           </w:rPr>
                           <w:t>Kinerja Karyawan</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="Straight Arrow Connector 10" o:spid="_x0000_s1031" type="#_x0000_t32" style="position:absolute;left:14192;top:1714;width:15430;height:5810;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMOu79xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgfwHsYHeEjkN9OFaDqVQ2pJL64Y+bou1tUWslbHU2P333UMgt11mdubbYjv5Th1piC6wgfUq&#10;A0VcB+u4MbB/f1zegIoJ2WIXmAz8UYRtOZ8VmNsw8hsdq9QoCeGYo4E2pT7XOtYteYyr0BOL9hMG&#10;j0nWodF2wFHCfacvs+xKe3QsDS329NBSfah+vYF6//V5S6/uw44bd/3U7753m+rFmIvFdH8HKtGU&#10;zubT9bMVfKGXX2QAXf4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADDru/cYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Straight Arrow Connector 11" o:spid="_x0000_s1032" type="#_x0000_t32" style="position:absolute;left:14382;top:7810;width:15145;height:7239;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCchKFkwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwwr6IJu7DKtUoIioui4KXDxiasS02k9pErX+/EQTf5nCuM5k1thR3qn3hWMOgr0AQp84U&#10;nGk4HVe9EQgfkA2WjknDkzzMpu3WBBPjHryn+yFkIoawT1BDHkKVSOnTnCz6vquII3d2tcUQYZ1J&#10;U+MjhttSfiv1Iy0WHBtyrGiRU3o53KwGu1xvhk33ue3a8no0f1797oLS+qvTzMcgAjXhI367NybO&#10;H8Drl3iAnP4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnIShZMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
                 <v:shape id="Straight Arrow Connector 12" o:spid="_x0000_s1033" type="#_x0000_t32" style="position:absolute;left:14287;top:7524;width:14954;height:457;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsVj8TwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwwr6IJvqwSjWKiC4ui4KXDxiasS02k9pErX+/EQTf5nCuM503thR3qn3hWMOgr0AQp84U&#10;nGk4Hde9MQgfkA2WjknDkzzMZ+3WFBPjHryn+yFkIoawT1BDHkKVSOnTnCz6vquII3d2tcUQYZ1J&#10;U+MjhttSDpX6lhYLjg05VrTMKb0cblaDXf1sRk33ue3a8no0f1797oLS+qvTLCYgAjXhI367NybO&#10;H8Lrl3iAnP0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbFY/E8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:stroke endarrow="block" joinstyle="miter"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0032596D" w:rsidRPr="0032596D">
+    </w:p>
+    <w:p w14:paraId="5DAFBA66" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="008B0728">
+      <w:pPr>
+        <w:pStyle w:val="IEEEReferenceItem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gambar 1. </w:t>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="398EC8E6" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="35BE0456" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="55B9167B" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="38A05236" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="797EC02C" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="0E9F6108" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="135A2BED" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="0553E989" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="7F32D65A" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="5C5633A1" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="720787EB" w14:textId="0A77D83B" w:rsidR="000B178F" w:rsidRDefault="008B0728" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0032596D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gambar 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kerangka Konseptual</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="25F639CF" w14:textId="77777777" w:rsidR="000B178F" w:rsidRPr="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRPr="000B178F" w:rsidRDefault="000B178F" w:rsidP="0032596D">
+    <w:p w14:paraId="7214825A" w14:textId="77777777" w:rsidR="000B178F" w:rsidRPr="000B178F" w:rsidRDefault="000B178F" w:rsidP="000B178F">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Aturan Lain </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRPr="000B178F" w:rsidRDefault="000B178F" w:rsidP="000B178F">
+    <w:p w14:paraId="17D9B3D4" w14:textId="77777777" w:rsidR="000B178F" w:rsidRPr="000B178F" w:rsidRDefault="000B178F" w:rsidP="000B178F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Semua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ditelaah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>double blind-review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mitra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bestari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>reviewers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ditunjuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>editor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>menurut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bidang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kepakarannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>diberi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kesempatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>melakukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perbaikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>revisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dasar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rekomendasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/saran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mitra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bestari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan editor. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kepastian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pemuatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>penolakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>diberitahukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tertulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>melalui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B178F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D48CAF" w14:textId="77777777" w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="000B178F">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B178F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRPr="000B178F" w:rsidRDefault="000B178F" w:rsidP="000B178F">
-[...3 lines deleted...]
-        <w:ind w:left="426"/>
+    <w:p w14:paraId="1625BFB0" w14:textId="77777777" w:rsidR="00664D84" w:rsidRPr="00ED124E" w:rsidRDefault="00664D84" w:rsidP="00664D84">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:ind w:left="720" w:right="227" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        </w:rPr>
-[...664 lines deleted...]
-        <w:t xml:space="preserve"> email.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED124E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Catatan: Jumlah halaman naskah antara 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED124E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED124E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED124E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sampai dengan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED124E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED124E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> halaman. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B178F" w:rsidRDefault="000B178F" w:rsidP="000B178F">
+    <w:p w14:paraId="4137798F" w14:textId="77777777" w:rsidR="00664D84" w:rsidRPr="0032596D" w:rsidRDefault="00664D84" w:rsidP="000B178F">
       <w:pPr>
         <w:pStyle w:val="IEEEReferenceItem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00664D84" w:rsidRPr="00ED124E" w:rsidRDefault="00664D84" w:rsidP="00664D84">
-[...78 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00664D84" w:rsidRPr="0032596D" w:rsidSect="008B0728">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1446" w:right="1276" w:bottom="1446" w:left="1276" w:header="567" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="1446" w:right="1276" w:bottom="1446" w:left="1276" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="238"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C095E" w:rsidRDefault="006C095E" w:rsidP="001819DB">
+    <w:p w14:paraId="1061E54B" w14:textId="77777777" w:rsidR="00C123E2" w:rsidRDefault="00C123E2" w:rsidP="001819DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C095E" w:rsidRDefault="006C095E" w:rsidP="001819DB">
+    <w:p w14:paraId="7FB31901" w14:textId="77777777" w:rsidR="00C123E2" w:rsidRDefault="00C123E2" w:rsidP="001819DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
@@ -8290,76 +7689,75 @@
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="958152461"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00FF56F3" w:rsidRDefault="0019088A">
+      <w:p w14:paraId="5A04FD67" w14:textId="77777777" w:rsidR="00FF56F3" w:rsidRDefault="0019088A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="0019088A">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A56FD7A" wp14:editId="56472037">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="rightMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="565785" cy="191770"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="14" name="Rectangle 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm rot="10800000" flipH="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="565785" cy="191770"/>
                           </a:xfrm>
@@ -8370,51 +7768,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="0019088A" w:rsidRDefault="0019088A">
+                            <w:p w14:paraId="036ADF6B" w14:textId="77777777" w:rsidR="0019088A" w:rsidRDefault="0019088A">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="4" w:space="1" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:color w:val="ED7D31" w:themeColor="accent2"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof w:val="0"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r>
                                 <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof w:val="0"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="008F0ED0" w:rsidRPr="008F0ED0">
@@ -8483,73 +7881,330 @@
                           </w:rPr>
                           <w:t>3</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="ED7D31" w:themeColor="accent2"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="456843369"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="008B7E4A" w:rsidRDefault="0019088A">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1039660683"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="3D9883B2" w14:textId="41E419B4" w:rsidR="008B0728" w:rsidRDefault="008B0728" w:rsidP="008B0728">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE147F">
+              <w:t>This work is licensed under a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F011770" w14:textId="77777777" w:rsidR="008B0728" w:rsidRDefault="008B0728" w:rsidP="008B0728">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D82720" wp14:editId="4961D602">
+                  <wp:extent cx="581025" cy="203287"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                  <wp:docPr id="671820908" name="Picture 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="462474914" name="Picture 462474914"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId1">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="583873" cy="204283"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ECDA04" w14:textId="77777777" w:rsidR="008B0728" w:rsidRDefault="008B0728" w:rsidP="008B0728">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="495BED55" wp14:editId="66ACB137">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="rightMargin">
+                        <wp:align>center</wp:align>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="bottomMargin">
+                        <wp:align>center</wp:align>
+                      </wp:positionV>
+                      <wp:extent cx="565785" cy="191770"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1296858991" name="Rectangle 1296858991"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm rot="10800000" flipH="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="565785" cy="191770"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="C0504D"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
+                                    <a:solidFill>
+                                      <a:srgbClr val="5C83B4"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="0F442570" w14:textId="77777777" w:rsidR="008B0728" w:rsidRDefault="008B0728" w:rsidP="008B0728">
+                                  <w:pPr>
+                                    <w:pBdr>
+                                      <w:top w:val="single" w:sz="4" w:space="1" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+                                    </w:pBdr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:noProof w:val="0"/>
+                                    </w:rPr>
+                                    <w:fldChar w:fldCharType="begin"/>
+                                  </w:r>
+                                  <w:r>
+                                    <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:noProof w:val="0"/>
+                                    </w:rPr>
+                                    <w:fldChar w:fldCharType="separate"/>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008F0ED0">
+                                    <w:rPr>
+                                      <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                                    </w:rPr>
+                                    <w:t>1</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                                    </w:rPr>
+                                    <w:fldChar w:fldCharType="end"/>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="bottomMargin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="495BED55" id="Rectangle 1296858991" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:44.55pt;height:15.1pt;rotation:180;flip:x;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:center;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS1ck55wEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KCOHYEy0GQIG2B&#10;9AGk+QCKIi2iFJdd0pbcr++Sdu20uRXVgeAuydmd2dHqZhos2ykMBlzDq1nJmXISOuM2DX/+9vBu&#10;yVmIwnXCglMN36vAb9Zv36xGX6sL6MF2ChmBuFCPvuF9jL4uiiB7NYgwA68cHWrAQUQKcVN0KEZC&#10;H2xxUZZXxQjYeQSpQqDs/eGQrzO+1krGL1oHFZltOPUW84p5bdNarFei3qDwvZHHNsQ/dDEI46jo&#10;CepeRMG2aF5BDUYiBNBxJmEoQGsjVeZAbKryLzZPvfAqcyFxgj/JFP4frPy8e/JfMbUe/CPI74E5&#10;uOuF26hbRBh7JToqVyWhitGH+vQgBYGesnb8BB2NVmwjZA0mjQNDIK2rclmmjzNtjf+QcFIlos2m&#10;PIP9aQZqikxScn41XyznnEk6qq6rxSLPqBB1Qk2PPYb4XsHA0qbhSCPOoGL3GGLq8nwlXXfwYKzN&#10;Y7bujwRdTJnMKhFJngl1nNqJme5IOWVa6PZEMxMiJmR2KtsD/uRsJOM0PPzYClSc2Y+OpLquLi+T&#10;03JAG3yZbX9nhZME0fDI2WF7Fw+u3Ho0mz5pl1k5uCVZtcnMzt0c2yZTZMJHAyfXvYzzrfNvtv4F&#10;AAD//wMAUEsDBBQABgAIAAAAIQAj5Xrx2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NA&#10;EMXvQr/DMgVvdtNWpKaZFBEE8U+jVTxvs9MkmJ2N2W0bv31HL3oZeLzHe7/JVoNr1YH60HhGmE4S&#10;UMSltw1XCO9vdxcLUCEatqb1TAjfFGCVj84yk1p/5Fc6bGKlpIRDahDqGLtU61DW5EyY+I5YvJ3v&#10;nYki+0rb3hyl3LV6liRX2pmGZaE2Hd3WVH5u9g7Bf3w92mLtnrUu1k/l/eX85aFgxPPxcLMEFWmI&#10;f2H4wRd0yIVp6/dsg2oR5JH4e8VbXE9BbRHmyQx0nun/7PkJAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAUtXJOecBAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAI+V68dsAAAADAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" fillcolor="#c0504d" stroked="f" strokecolor="#5c83b4" strokeweight="2.25pt">
+                      <v:textbox inset=",0,,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F442570" w14:textId="77777777" w:rsidR="008B0728" w:rsidRDefault="008B0728" w:rsidP="008B0728">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="4" w:space="1" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+                              </w:pBdr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof w:val="0"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r>
+                              <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof w:val="0"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                            <w:r w:rsidRPr="008F0ED0">
+                              <w:rPr>
+                                <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="margin" anchory="margin"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00BE147F">
+              <w:t xml:space="preserve"> Creative Commons Attribution 4.0 International License</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D09E37B" w14:textId="77777777" w:rsidR="008B0728" w:rsidRDefault="008B0728" w:rsidP="008B0728">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00173CE4">
+              <w:t>Copyright (c) 2026 Author</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+      <w:p w14:paraId="6DFE2D78" w14:textId="054F44AA" w:rsidR="008B7E4A" w:rsidRDefault="0019088A" w:rsidP="008B0728">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43D78461" wp14:editId="3DFE67DD">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="rightMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="565785" cy="191770"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Rectangle 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm rot="10800000" flipH="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="565785" cy="191770"/>
                           </a:xfrm>
@@ -8560,51 +8215,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="C0504D"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="28575">
                                 <a:solidFill>
                                   <a:srgbClr val="5C83B4"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="0019088A" w:rsidRDefault="0019088A">
+                            <w:p w14:paraId="30EFD4A2" w14:textId="77777777" w:rsidR="0019088A" w:rsidRDefault="0019088A">
                               <w:pPr>
                                 <w:pBdr>
                                   <w:top w:val="single" w:sz="4" w:space="1" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
                                 </w:pBdr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:color w:val="ED7D31" w:themeColor="accent2"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof w:val="0"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r>
                                 <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof w:val="0"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="008F0ED0" w:rsidRPr="008F0ED0">
@@ -8673,101 +8328,101 @@
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="ED7D31" w:themeColor="accent2"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C095E" w:rsidRDefault="006C095E" w:rsidP="001819DB">
+    <w:p w14:paraId="409C8B7A" w14:textId="77777777" w:rsidR="00C123E2" w:rsidRDefault="00C123E2" w:rsidP="001819DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C095E" w:rsidRDefault="006C095E" w:rsidP="001819DB">
+    <w:p w14:paraId="1413B4CE" w14:textId="77777777" w:rsidR="00C123E2" w:rsidRDefault="00C123E2" w:rsidP="001819DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008F0ED0" w:rsidRDefault="008F0ED0" w:rsidP="008F0ED0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B64ABEB" w14:textId="77777777" w:rsidR="008F0ED0" w:rsidRDefault="008F0ED0" w:rsidP="008F0ED0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="center" w:pos="6663"/>
         <w:tab w:val="right" w:pos="9197"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01ABB13B" wp14:editId="32BAD058">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5074369</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-18139</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="613204" cy="869468"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 9" descr="C:\Users\User\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2025-08-06 at 23.27.32 (1).jpeg"/>
+          <wp:docPr id="789768550" name="Picture 789768550" descr="C:\Users\User\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2025-08-06 at 23.27.32 (1).jpeg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\User\AppData\Local\Microsoft\Windows\INetCache\Content.Word\WhatsApp Image 2025-08-06 at 23.27.32 (1).jpeg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -8787,71 +8442,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="008B7E4A" w:rsidRPr="00EE5DA0">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Indonesian Journal of </w:t>
     </w:r>
     <w:r w:rsidR="00384565" w:rsidRPr="00384565">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> Economics</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B7E4A" w:rsidRPr="00F27A1C" w:rsidRDefault="008F0ED0" w:rsidP="008F0ED0">
-[...19 lines deleted...]
-  <w:p w:rsidR="008F0ED0" w:rsidRDefault="008F0ED0" w:rsidP="008F0ED0">
+  <w:p w14:paraId="377717FF" w14:textId="5739F708" w:rsidR="008F0ED0" w:rsidRDefault="008F0ED0" w:rsidP="008F0ED0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4365"/>
         <w:tab w:val="right" w:pos="8730"/>
         <w:tab w:val="right" w:pos="9197"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008B7E4A" w:rsidRPr="00EE5DA0">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Vol.</w:t>
     </w:r>
     <w:r w:rsidR="008B7E4A">
       <w:rPr>
@@ -8859,139 +8494,158 @@
       </w:rPr>
       <w:t xml:space="preserve"> 1</w:t>
     </w:r>
     <w:r w:rsidR="008B7E4A" w:rsidRPr="00EE5DA0">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> No. </w:t>
     </w:r>
     <w:r w:rsidR="008B7E4A">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="008B7E4A" w:rsidRPr="00EE5DA0">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>. November  20</w:t>
     </w:r>
     <w:r w:rsidR="008B7E4A">
       <w:rPr>
         <w:i/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="008B0728">
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="008B7E4A" w:rsidRPr="00EE5DA0">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>, pp</w:t>
     </w:r>
     <w:r w:rsidR="008B7E4A">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>.1-</w:t>
     </w:r>
     <w:r w:rsidR="0019088A">
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B7E4A" w:rsidRDefault="008B7E4A" w:rsidP="008F0ED0">
+  <w:p w14:paraId="6EE0682D" w14:textId="77777777" w:rsidR="008B7E4A" w:rsidRDefault="008B7E4A" w:rsidP="008F0ED0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9197"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00EE5DA0">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>DOI.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008F0ED0" w:rsidRPr="008F0ED0" w:rsidRDefault="008F0ED0" w:rsidP="008F0ED0">
+  <w:p w14:paraId="32097EAF" w14:textId="77777777" w:rsidR="008F0ED0" w:rsidRDefault="008F0ED0" w:rsidP="008F0ED0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9197"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F0ED0">
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Available online</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00CC1F22">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://ojs.barapati.com/index.php/IJE</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B7E4A" w:rsidRPr="00A11411" w:rsidRDefault="008F0ED0" w:rsidP="00B07D1A">
+  <w:p w14:paraId="15B03EA6" w14:textId="77777777" w:rsidR="008B0728" w:rsidRPr="008F0ED0" w:rsidRDefault="008B0728" w:rsidP="008F0ED0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9197"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="314DCEA0" w14:textId="77777777" w:rsidR="008B7E4A" w:rsidRPr="00A11411" w:rsidRDefault="008F0ED0" w:rsidP="00B07D1A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5DA0">
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A4A9F7D" wp14:editId="0BD54BD1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>25927</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5746750" cy="74295"/>
               <wp:effectExtent l="0" t="0" r="44450" b="59055"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Rectangle 7"/>
@@ -9041,73 +8695,73 @@
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="6907EA86" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.05pt;width:452.5pt;height:5.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2qbcdmwIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v3CAQvVfqf0DcG3u/4l0r3ihKmqpS&#10;P6KmVc+zBtsoGCiw601/fQdIHKepeqjqg8UMMLz3eMPZ+bGX5MCtE1pVdHaSU8JVrZlQbUW/fb1+&#10;s6bEeVAMpFa8ovfc0fPt61dngyn5XHdaMm4JFlGuHExFO+9NmWWu7ngP7kQbrnCy0bYHj6FtM2Zh&#10;wOq9zOZ5fpoN2jJjdc2dw+xVmqTbWL9peO0/N43jnsiKIjYf/zb+d+Gfbc+gbC2YTtQPMOAfUPQg&#10;FB46lroCD2RvxYtSvaitdrrxJ7XuM900ouaRA7KZ5b+xue3A8MgFxXFmlMn9v7L1p8ONJYJVtKBE&#10;QY9X9AVFA9VKToogz2BciatuzY0NBJ35oOs7hxPZs5kQOFxDdsNHzbAM7L2Okhwb24edSJYco/L3&#10;o/L86EmNyVWxPC1WeEE1zhXL+WYVjs6gfNxsrPPvuO5JGFTUIsZYHA4fnE9LH5dElFoKdi2kjEEw&#10;E7+UlhwAbcDuZnGr3PeINOVmefiSGzCPnkn5mEIY0Y+hRATlptWlIkNFF7NihegBLdxI8DjsDYrq&#10;VEsJyBZ7o/Y2Hvtss7PtbgRW5Iv8YjxxekagdgWuS6BihYS1Fx7bR4q+ousJhY4De6sY6gKlByHT&#10;GHlIFVI8NgYKFwK9xxK3HRsIE0Ha+XqxwaZlArtksc5P8w0644kCsdp/F76L3gz3+AeFpX+p8Oov&#10;AkMJ0nSQ2I0LX8g+Io2XMCERnRjMl9y60+wejYhAo9vwdcJBp+1PSgbsdLyVH3uwnBL5XmErbWbL&#10;ZXgaYrBcFXMM7HRmN50BVWOpdJ0kBZc+PSh7Y0Xb4VmJvdIX2AKNiPYM7ZFwPTQO9nOk8fD2hAdj&#10;GsdVTy/k9hcAAAD//wMAUEsDBBQABgAIAAAAIQACjYSu2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqJOKljaNU6EiJOitAaQenXibRMTryHbT8PcsJ3oczWjmTb6dbC9G&#10;9KFzpCCdJSCQamc6ahR8frw+rECEqMno3hEq+MEA2+L2JteZcRc64FjGRnAJhUwraGMcMilD3aLV&#10;YeYGJPZOzlsdWfpGGq8vXG57OU+SpbS6I15o9YC7Fuvv8mwV+N34ddrH+vh2LNPpsJxX7/uXJ6Xu&#10;76bnDYiIU/wPwx8+o0PBTJU7kwmiV8BHooLHFASb62TBuuLUYgWyyOU1ffELAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEANqm3HZsCAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAAo2ErtsAAAAFAQAADwAAAAAAAAAAAAAAAAD1BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="black [3200]" strokecolor="#7030a0" strokeweight=".25pt">
               <v:shadow on="t" color="#7f7f7f [1601]" opacity=".5" offset="1pt"/>
               <v:path arrowok="t"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B7E4A" w:rsidRDefault="008B7E4A" w:rsidP="008B7E4A">
+  <w:p w14:paraId="10FC9BCE" w14:textId="77777777" w:rsidR="008B7E4A" w:rsidRDefault="008B7E4A" w:rsidP="008B7E4A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9197"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008B7E4A" w:rsidRDefault="008B7E4A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="249E71B0" w14:textId="77777777" w:rsidR="008B7E4A" w:rsidRDefault="008B7E4A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023E2E4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="129C5206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="IEEEHeading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="288"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -9915,60 +9569,60 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="2016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="2016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2033021990">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1193572584">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1287275178">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="950362573">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1" w:tentative="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="654" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
@@ -10029,202 +9683,206 @@
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:lvl w:ilvl="7" w:tentative="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4974" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8" w:tentative="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="5694" w:hanging="180"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="436557984">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="670986007">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1632395303">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001819DB"/>
     <w:rsid w:val="000613C4"/>
     <w:rsid w:val="000B178F"/>
     <w:rsid w:val="00141843"/>
     <w:rsid w:val="001819DB"/>
     <w:rsid w:val="0019088A"/>
     <w:rsid w:val="00324D9D"/>
     <w:rsid w:val="0032596D"/>
     <w:rsid w:val="00353B59"/>
     <w:rsid w:val="003614E1"/>
     <w:rsid w:val="00384565"/>
     <w:rsid w:val="004D1DAE"/>
     <w:rsid w:val="0053077C"/>
     <w:rsid w:val="005459CC"/>
     <w:rsid w:val="00562465"/>
     <w:rsid w:val="0058650B"/>
     <w:rsid w:val="005A3DE1"/>
     <w:rsid w:val="00645AC6"/>
     <w:rsid w:val="00664D84"/>
     <w:rsid w:val="00683EFF"/>
     <w:rsid w:val="00693AD0"/>
     <w:rsid w:val="006C095E"/>
     <w:rsid w:val="00751A34"/>
     <w:rsid w:val="007D3CB6"/>
     <w:rsid w:val="007E75F9"/>
     <w:rsid w:val="007E7A83"/>
     <w:rsid w:val="008103B0"/>
     <w:rsid w:val="00837E52"/>
     <w:rsid w:val="00850FEE"/>
     <w:rsid w:val="00863EFD"/>
     <w:rsid w:val="008649E1"/>
     <w:rsid w:val="008A365D"/>
+    <w:rsid w:val="008B0728"/>
     <w:rsid w:val="008B2B02"/>
     <w:rsid w:val="008B7E4A"/>
     <w:rsid w:val="008D493B"/>
     <w:rsid w:val="008E7488"/>
     <w:rsid w:val="008F0ED0"/>
     <w:rsid w:val="009658B2"/>
     <w:rsid w:val="009A4A14"/>
     <w:rsid w:val="00A11411"/>
+    <w:rsid w:val="00A427A6"/>
     <w:rsid w:val="00A91A65"/>
     <w:rsid w:val="00AF06E5"/>
     <w:rsid w:val="00B07D1A"/>
     <w:rsid w:val="00B406A7"/>
     <w:rsid w:val="00BA1436"/>
     <w:rsid w:val="00BB6F70"/>
+    <w:rsid w:val="00C123E2"/>
     <w:rsid w:val="00C20767"/>
     <w:rsid w:val="00C71EC7"/>
     <w:rsid w:val="00CF2455"/>
     <w:rsid w:val="00D0761D"/>
     <w:rsid w:val="00D21534"/>
     <w:rsid w:val="00D626E7"/>
     <w:rsid w:val="00D95457"/>
     <w:rsid w:val="00DB3F37"/>
     <w:rsid w:val="00DD01AE"/>
     <w:rsid w:val="00DE359E"/>
     <w:rsid w:val="00DF09FD"/>
     <w:rsid w:val="00E115EE"/>
     <w:rsid w:val="00E23FBD"/>
     <w:rsid w:val="00EB48F5"/>
     <w:rsid w:val="00EC0FBF"/>
     <w:rsid w:val="00ED124E"/>
     <w:rsid w:val="00F47DB6"/>
     <w:rsid w:val="00FA78D4"/>
     <w:rsid w:val="00FE1B89"/>
     <w:rsid w:val="00FF1D9A"/>
     <w:rsid w:val="00FF56F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="50BAA3D2"/>
+  <w14:docId w14:val="21838D16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{46BBC2DC-7C5A-4EA6-BCEA-32B898AC2106}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10552,50 +10210,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001819DB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="id-ID" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="001819DB"/>
     <w:pPr>
       <w:keepNext/>
@@ -11649,86 +11312,90 @@
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="id" w:eastAsia="id"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F0ED0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="504053931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1837989376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.barapati.com/index.php/IJE" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -11952,74 +11619,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5073B91C-BC30-46DE-A91D-7F0A2E72AA85}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>788</Words>
-  <Characters>4492</Characters>
+  <Words>787</Words>
+  <Characters>4486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5270</CharactersWithSpaces>
+  <CharactersWithSpaces>5263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>